--- v3 (2026-03-20)
+++ v4 (2026-04-16)
@@ -61,1795 +61,1934 @@
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6188710" cy="1092200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C78CB35" w14:textId="23FF6F4D" w:rsidR="00F95288" w:rsidRDefault="00F95288" w:rsidP="00F95288">
+    <w:p w14:paraId="0C78CB35" w14:textId="4509334A" w:rsidR="00F95288" w:rsidRDefault="00F95288" w:rsidP="00F95288">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Council Report for </w:t>
       </w:r>
-      <w:r w:rsidR="002D75B0">
-        <w:t>February</w:t>
+      <w:r w:rsidR="004503EA">
+        <w:t>March</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="008B40A5">
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="111859FE" w14:textId="77777777" w:rsidR="00F95288" w:rsidRDefault="00F95288" w:rsidP="00F95288">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Written by your local Conservative team to keep you up to date.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15E44C9B" w14:textId="01B4612D" w:rsidR="00AE0570" w:rsidRPr="00AE0570" w:rsidRDefault="00AE0570" w:rsidP="00AE0570">
+    <w:p w14:paraId="15E44C9B" w14:textId="0C23B2EE" w:rsidR="00AE0570" w:rsidRPr="00AE0570" w:rsidRDefault="00AE0570" w:rsidP="00AE0570">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00F46F55">
+      <w:r w:rsidR="00B36765">
         <w:t>ouncillor Clive Hooker</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F46F55">
-        <w:t>Downlands Ward</w:t>
+      <w:r w:rsidR="00B36765">
+        <w:t>Downlands</w:t>
+      </w:r>
+      <w:r w:rsidR="00E6671F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Ward</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F8899CA" w14:textId="77777777" w:rsidR="003B5F27" w:rsidRPr="003B5F27" w:rsidRDefault="003B5F27" w:rsidP="00154797">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="003B5F27">
         <w:t>West Berkshire Council</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F8899CB" w14:textId="77777777" w:rsidR="003B5F27" w:rsidRPr="003B5F27" w:rsidRDefault="003B5F27" w:rsidP="003B5F27">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="003B5F27">
         <w:t>Council</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C6E2EE0" w14:textId="71FBDD82" w:rsidR="001438E5" w:rsidRDefault="00C05389" w:rsidP="001438E5">
+    <w:p w14:paraId="3C6E2EE0" w14:textId="069FA5F7" w:rsidR="001438E5" w:rsidRDefault="00C05389" w:rsidP="001438E5">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Council</w:t>
       </w:r>
       <w:r w:rsidRPr="003B5F27">
         <w:t xml:space="preserve"> met on </w:t>
       </w:r>
-      <w:r w:rsidR="002D75B0">
-        <w:t>26 February</w:t>
+      <w:r w:rsidR="004B6CF3">
+        <w:t>26 March</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001438E5">
         <w:t>to discuss</w:t>
       </w:r>
       <w:r w:rsidR="001438E5" w:rsidRPr="003B5F27">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29A9BD2C" w14:textId="77777777" w:rsidR="00BE190B" w:rsidRDefault="00BE190B" w:rsidP="001438E5">
+    <w:p w14:paraId="705FA826" w14:textId="6CCBF8B3" w:rsidR="00094B8B" w:rsidRDefault="004B6CF3" w:rsidP="001438E5">
       <w:pPr>
         <w:pStyle w:val="Bulletlevel1"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="705FA826" w14:textId="6FCB1919" w:rsidR="00094B8B" w:rsidRDefault="002B333E" w:rsidP="00BE190B">
+      <w:r w:rsidRPr="0017074E">
+        <w:t>Swift Bricks</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C9331E9" w14:textId="6C42666C" w:rsidR="0017074E" w:rsidRDefault="004B6CF3" w:rsidP="001438E5">
       <w:pPr>
         <w:pStyle w:val="Bulletlevel1"/>
-        <w:numPr>
-[...41 lines deleted...]
-        <w:t>Financial Year 2026/27: Revenue Budget (C4680)</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="004B6CF3">
+        <w:t>Statutory Pay Policy 2026/27</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54BC9ACE" w14:textId="34DF2A1F" w:rsidR="00C05389" w:rsidRPr="003B5F27" w:rsidRDefault="00C05389" w:rsidP="00094B8B">
       <w:pPr>
         <w:pStyle w:val="Bulletlevel1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="003B5F27">
         <w:t xml:space="preserve">Papers and a recording of the meeting can be found </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="003B5F27">
           <w:rPr>
             <w:color w:val="008855"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003B5F27">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F8899D3" w14:textId="3FD91903" w:rsidR="00A262C2" w:rsidRDefault="00A262C2" w:rsidP="00A262C2">
+    <w:p w14:paraId="6F8899D3" w14:textId="450699AE" w:rsidR="00A262C2" w:rsidRDefault="00A262C2" w:rsidP="00A262C2">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="003B5F27">
-        <w:t xml:space="preserve">The next meeting is on </w:t>
-[...2 lines deleted...]
-        <w:t>26 March</w:t>
+        <w:t xml:space="preserve">The next meeting is </w:t>
+      </w:r>
+      <w:r w:rsidR="00136FA8">
+        <w:t xml:space="preserve">the Annual Meeting </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B5F27">
+        <w:t xml:space="preserve">on </w:t>
+      </w:r>
+      <w:r w:rsidR="00136FA8">
+        <w:t>14 May</w:t>
       </w:r>
       <w:r w:rsidRPr="003B5F27">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F8899D4" w14:textId="77777777" w:rsidR="00A262C2" w:rsidRDefault="00A262C2" w:rsidP="00A262C2">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="003B5F27">
         <w:t>Executive</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BD76621" w14:textId="0CA3B487" w:rsidR="009542B6" w:rsidRPr="003B5F27" w:rsidRDefault="009542B6" w:rsidP="009542B6">
+    <w:p w14:paraId="3BD76621" w14:textId="228BBB44" w:rsidR="009542B6" w:rsidRPr="003B5F27" w:rsidRDefault="009542B6" w:rsidP="009542B6">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Executive </w:t>
       </w:r>
       <w:r w:rsidRPr="003B5F27">
-        <w:t>met on</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> 12 February</w:t>
+        <w:t xml:space="preserve">met on </w:t>
+      </w:r>
+      <w:r w:rsidR="007A2B3D">
+        <w:t>19 March</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001438E5">
         <w:t>to discuss</w:t>
       </w:r>
       <w:r w:rsidRPr="003B5F27">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DB2C850" w14:textId="77777777" w:rsidR="002A7A39" w:rsidRDefault="002A7A39" w:rsidP="002A7A39">
+    <w:p w14:paraId="5175C7C5" w14:textId="6F95A6C3" w:rsidR="009542B6" w:rsidRDefault="007A2B3D" w:rsidP="009542B6">
       <w:pPr>
         <w:pStyle w:val="Bulletlevel1"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="3BB92956" w14:textId="5D8EC54C" w:rsidR="002A7A39" w:rsidRDefault="002A7A39" w:rsidP="002A7A39">
+      <w:r w:rsidRPr="007A2B3D">
+        <w:t>Motion to Council: decisions following public consultation (EX4761)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E5EB489" w14:textId="33877AD4" w:rsidR="007A2B3D" w:rsidRDefault="003F6005" w:rsidP="009542B6">
       <w:pPr>
         <w:pStyle w:val="Bulletlevel1"/>
-        <w:numPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="497399C4" w14:textId="77777777" w:rsidR="002A7A39" w:rsidRDefault="002A7A39" w:rsidP="002A7A39">
+      </w:pPr>
+      <w:r w:rsidRPr="003F6005">
+        <w:t>2025/26 Performance Report Q3 (EX4712)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A7469EE" w14:textId="4A905A3D" w:rsidR="003F6005" w:rsidRDefault="003F6005" w:rsidP="009542B6">
       <w:pPr>
         <w:pStyle w:val="Bulletlevel1"/>
-        <w:numPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="72DEBFA7" w14:textId="77777777" w:rsidR="002A7A39" w:rsidRDefault="002A7A39" w:rsidP="002A7A39">
+      </w:pPr>
+      <w:r w:rsidRPr="003F6005">
+        <w:t>Oral Health Needs Assessment Recommendation (EX4773)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2300C7BA" w14:textId="3020FB19" w:rsidR="003F6005" w:rsidRDefault="003F6005" w:rsidP="009542B6">
       <w:pPr>
         <w:pStyle w:val="Bulletlevel1"/>
-        <w:numPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="666B667F" w14:textId="77777777" w:rsidR="002A7A39" w:rsidRDefault="002A7A39" w:rsidP="002A7A39">
+      </w:pPr>
+      <w:r w:rsidRPr="003F6005">
+        <w:t>Children's Mental Health and Emotional Wellbeing - Management Response to Task &amp; Finish Group Recommendations (EX4740)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AA89C0E" w14:textId="3A30E882" w:rsidR="003F6005" w:rsidRDefault="00C62A5D" w:rsidP="009542B6">
       <w:pPr>
         <w:pStyle w:val="Bulletlevel1"/>
-        <w:numPr>
-[...37 lines deleted...]
-        <w:t>Expansion, remodelling and development of the SEND (McKee) Resource Unit (Phase 1) at Westwood Farm Schools Federation (EX4766)</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00C62A5D">
+        <w:t>Proposed development of a Resource Base at Victoria Park Nursery School, Newbury</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E2E664D" w14:textId="64B1D003" w:rsidR="009542B6" w:rsidRPr="009542B6" w:rsidRDefault="009542B6" w:rsidP="009542B6">
       <w:pPr>
         <w:pStyle w:val="Bulletlevel1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="003B5F27">
         <w:t xml:space="preserve">Papers and a recording of the meeting can be found </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="003B5F27">
           <w:rPr>
             <w:color w:val="008855"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003B5F27">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F8899E2" w14:textId="5202996B" w:rsidR="00A262C2" w:rsidRDefault="00A262C2" w:rsidP="00A262C2">
+    <w:p w14:paraId="6F8899E2" w14:textId="3A9C311E" w:rsidR="00A262C2" w:rsidRDefault="00A262C2" w:rsidP="00A262C2">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="003B5F27">
         <w:t xml:space="preserve">The next meeting is on </w:t>
       </w:r>
-      <w:r w:rsidR="00583431">
-        <w:t>19 March</w:t>
+      <w:r w:rsidR="00C62A5D">
+        <w:t>21 May</w:t>
       </w:r>
       <w:r w:rsidRPr="003B5F27">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4751EDA1" w14:textId="77777777" w:rsidR="000935E1" w:rsidRDefault="000935E1" w:rsidP="0061594E">
+    <w:p w14:paraId="6717BFAB" w14:textId="795FDC9E" w:rsidR="0061594E" w:rsidRDefault="0038771B" w:rsidP="0061594E">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Ridgeway</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4515567C" w14:textId="3A751A0B" w:rsidR="000935E1" w:rsidRDefault="00B33A48" w:rsidP="00B33A48">
+        <w:t>Economy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F37AAB9" w14:textId="772E79EF" w:rsidR="0061594E" w:rsidRDefault="0038771B" w:rsidP="0061594E">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
-        <w:t>Consultation now open</w:t>
-[...104 lines deleted...]
-      </w:pPr>
+        <w:t>Pedestrianisation Scandal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11197E22" w14:textId="17064FEC" w:rsidR="0038771B" w:rsidRDefault="00814F54" w:rsidP="0038771B">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21125D40" wp14:editId="2E8C58CE">
-[...2 lines deleted...]
-            <wp:docPr id="777249166" name="Picture 8"/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04F3EFCE" wp14:editId="4CCDCC7A">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>left</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>10698</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="2211705" cy="2669540"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapThrough wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21425"/>
+                <wp:lineTo x="21395" y="21425"/>
+                <wp:lineTo x="21395" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapThrough>
+            <wp:docPr id="1672470306" name="Picture 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 24"/>
+                    <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="print">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6188710" cy="4169410"/>
+                      <a:ext cx="2225201" cy="2686125"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00DC74A3">
+        <w:t xml:space="preserve">There has been a lot of </w:t>
+      </w:r>
+      <w:r w:rsidR="001B68FE">
+        <w:t>talk in the press</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0551F">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00B0551F" w:rsidRPr="00BA07AA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>NWN</w:t>
+        </w:r>
+        <w:r w:rsidR="00BA07AA" w:rsidRPr="00BA07AA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00BA07AA">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00BA07AA" w:rsidRPr="0097598F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>NWN 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00BA07AA">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00BA07AA" w:rsidRPr="0097598F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>NWN 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00B0551F">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="001B68FE">
+        <w:t xml:space="preserve"> about the leaked report into the Pedestrianisation of Newbury Town Centre</w:t>
+      </w:r>
+      <w:r w:rsidR="00367EDC">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F94CDF" w:rsidRPr="00F94CDF">
+        <w:t>The decision to extend Newbury’s pedestrianised hours has increased congestion, hit trade and sparked safety fears – according to a damning leaked council report.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E97F5CF" w14:textId="77777777" w:rsidR="00367EDC" w:rsidRDefault="00367EDC" w:rsidP="0038771B"/>
+    <w:p w14:paraId="1F429A8C" w14:textId="65F05EE9" w:rsidR="00367EDC" w:rsidRDefault="00EC649B" w:rsidP="0038771B">
+      <w:r>
+        <w:t xml:space="preserve">Ross Mackinnon, Leader of the Opposition, </w:t>
+      </w:r>
+      <w:r w:rsidR="00353F74">
+        <w:t xml:space="preserve">submitted questions to the most recent Council meeting which were blocked, and has since submitted a motion for an urgent Council Meeting. </w:t>
+      </w:r>
+      <w:r w:rsidR="00367EDC">
+        <w:t xml:space="preserve">Despite the public outcry, the administration </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00367EDC">
+        <w:t>have</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00367EDC">
+        <w:t xml:space="preserve"> so far refused to end the trial – which their own report admits is damaging the local economy </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED096E">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00367EDC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED096E">
+        <w:t>and have scheduled a meeting in May to discuss it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30D3BCEC" w14:textId="77777777" w:rsidR="003C794B" w:rsidRDefault="003C794B" w:rsidP="0038771B"/>
+    <w:p w14:paraId="0DCA87E0" w14:textId="3E4C1F6D" w:rsidR="003C794B" w:rsidRDefault="003C794B" w:rsidP="0038771B">
+      <w:r>
+        <w:t xml:space="preserve">A petition has been created to reconsider this date, which residents are encouraged to sign </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00B0551F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>here</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00B0551F">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A64405E" w14:textId="77777777" w:rsidR="00ED096E" w:rsidRDefault="00ED096E" w:rsidP="0038771B"/>
+    <w:p w14:paraId="0E698E96" w14:textId="445EFB38" w:rsidR="00ED096E" w:rsidRDefault="000A3214" w:rsidP="000A3214">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Culture</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="692D659C" w14:textId="3EECBDF9" w:rsidR="005133C7" w:rsidRDefault="005133C7" w:rsidP="00395FE3">
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">New </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Pop Up</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Libraries</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B01FD9A" w14:textId="7E709830" w:rsidR="005133C7" w:rsidRDefault="005133C7" w:rsidP="005133C7">
+      <w:r>
+        <w:t>WBC are launching three new pop-up libraries this April to bring books and library services closer to rural communities</w:t>
+      </w:r>
+      <w:r w:rsidR="00641605">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="766AD0DD" w14:textId="51F86994" w:rsidR="005133C7" w:rsidRDefault="005133C7" w:rsidP="005133C7"/>
+    <w:p w14:paraId="7ADB98E8" w14:textId="3BB67176" w:rsidR="005133C7" w:rsidRDefault="00195DFE" w:rsidP="005133C7">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2819E38A" wp14:editId="5EA5633D">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>left</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>10208</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="2578735" cy="1452245"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapThrough wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21251"/>
+                <wp:lineTo x="21382" y="21251"/>
+                <wp:lineTo x="21382" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapThrough>
+            <wp:docPr id="410602821" name="Picture 1" descr="Leckhampstead pop-up library"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1" descr="Leckhampstead pop-up library"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2578735" cy="1452245"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
         </w:drawing>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="3B1DD773" w14:textId="775AD3B3" w:rsidR="00ED7238" w:rsidRDefault="005B5986" w:rsidP="005B5986">
+      <w:r w:rsidR="005133C7">
+        <w:t>The new pop-up libraries in Aldworth, Shaw-cum-Donnington and Speen will join the existing services already running in Basildon, Compton and Leckhampstead. Together, they will give more residents easy access to books, reading support, information and friendly advice from trained library staff without having to travel to a permanent library.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5585E867" w14:textId="77777777" w:rsidR="005133C7" w:rsidRDefault="005133C7" w:rsidP="005133C7"/>
+    <w:p w14:paraId="08290625" w14:textId="093E2E89" w:rsidR="005133C7" w:rsidRPr="005133C7" w:rsidRDefault="005133C7" w:rsidP="005133C7">
+      <w:r>
+        <w:t>Pop-up libraries are delivered in partnership with the local town or parish council or village hall committee, who fund the service so that their community can benefit from enhanced access to West Berkshire Libraries. They offer regular visits to villages that do not have a full-time library and provide a welcoming space for residents of all ages.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A858874" w14:textId="53AF0B83" w:rsidR="004C6D1A" w:rsidRDefault="004C6D1A" w:rsidP="00395FE3">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:r w:rsidRPr="005B5986">
-[...79 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:t>Northcroft Lido reopens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B788A0E" w14:textId="318BE28F" w:rsidR="004C6D1A" w:rsidRPr="004C6D1A" w:rsidRDefault="00C43B6E" w:rsidP="004C6D1A">
       <w:r>
         <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:noProof/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A4D2771" wp14:editId="38870A50">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09BF54C6" wp14:editId="58E867C4">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>150522</wp:posOffset>
+              <wp:posOffset>8988</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1652905" cy="2045335"/>
-            <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+            <wp:extent cx="1867535" cy="1250950"/>
+            <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
-                <wp:lineTo x="0" y="21325"/>
-[...1 lines deleted...]
-                <wp:lineTo x="21409" y="0"/>
+                <wp:lineTo x="0" y="21381"/>
+                <wp:lineTo x="21372" y="21381"/>
+                <wp:lineTo x="21372" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapThrough>
-            <wp:docPr id="709251409" name="Picture 9"/>
+            <wp:docPr id="422244776" name="Picture 2" descr="Northcroft Lido "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 26"/>
+                    <pic:cNvPr id="0" name="Picture 3" descr="Northcroft Lido "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
-                  <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId12" cstate="print">
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect l="12781" r="11289"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1652905" cy="2045335"/>
+                      <a:ext cx="1867535" cy="1250950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
-                    <a:extLst>
-[...3 lines deleted...]
-                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00F55668" w:rsidRPr="00F55668">
-[...37 lines deleted...]
-    <w:p w14:paraId="354746E6" w14:textId="7219F43E" w:rsidR="005A655F" w:rsidRDefault="006F6D93" w:rsidP="006F6D93">
+      <w:r w:rsidR="004C6D1A" w:rsidRPr="004C6D1A">
+        <w:t xml:space="preserve">Northcroft Lido is back for spring and summer! The heated pool, interactive splash pad and slides </w:t>
+      </w:r>
+      <w:r w:rsidR="004C6D1A">
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r w:rsidR="004C6D1A" w:rsidRPr="004C6D1A">
+        <w:t xml:space="preserve">all </w:t>
+      </w:r>
+      <w:r w:rsidR="004C6D1A">
+        <w:t xml:space="preserve">now </w:t>
+      </w:r>
+      <w:r w:rsidR="004C6D1A" w:rsidRPr="004C6D1A">
+        <w:t>open, ready for a great season of outdoor swimming in Newbury.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A550BB6" w14:textId="77777777" w:rsidR="004C6D1A" w:rsidRPr="004C6D1A" w:rsidRDefault="004C6D1A" w:rsidP="004C6D1A"/>
+    <w:p w14:paraId="4BAF09AD" w14:textId="3D82263B" w:rsidR="004C6D1A" w:rsidRPr="004C6D1A" w:rsidRDefault="004C6D1A" w:rsidP="004C6D1A">
+      <w:r w:rsidRPr="004C6D1A">
+        <w:t xml:space="preserve">After last year’s record-breaking 50,000+ visits, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the team are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C6D1A">
+        <w:t xml:space="preserve">looking forward to welcoming everyone again. Whether </w:t>
+      </w:r>
+      <w:r w:rsidR="00C43B6E">
+        <w:t xml:space="preserve">it is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C6D1A">
+        <w:t>lane swimming, bringing the family for a fun day out, or enjoying the decking and beach huts, there’s something for all ages and abilities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15131368" w14:textId="77777777" w:rsidR="004C6D1A" w:rsidRPr="004C6D1A" w:rsidRDefault="004C6D1A" w:rsidP="004C6D1A"/>
+    <w:p w14:paraId="14CA87DB" w14:textId="6B4D70E9" w:rsidR="004C6D1A" w:rsidRPr="004C6D1A" w:rsidRDefault="004C6D1A" w:rsidP="004C6D1A">
+      <w:r w:rsidRPr="004C6D1A">
+        <w:t>Visitor numbers are limited and booking by phone, online or in person is essential to avoid disappointment. Under 8s must be accompanied by an adult.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AAF5CF5" w14:textId="23179395" w:rsidR="00395FE3" w:rsidRDefault="00B84CB9" w:rsidP="00395FE3">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:r w:rsidRPr="006F6D93">
-[...59 lines deleted...]
-    <w:p w14:paraId="4C38A8F5" w14:textId="41C27FCB" w:rsidR="00960F0B" w:rsidRDefault="00960F0B" w:rsidP="0061594E">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>New Shaw House</w:t>
+      </w:r>
+      <w:r w:rsidR="00395FE3">
+        <w:t xml:space="preserve"> Visitor Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="448E0157" w14:textId="30E1516E" w:rsidR="00395FE3" w:rsidRDefault="00395FE3" w:rsidP="00395FE3">
+      <w:r>
+        <w:t xml:space="preserve">Residents are invited to come and see the House as never seen before with newly dressed rooms showcasing life from Tudor to Edwardian times. Along with the permanent exhibition telling the story of the House and our special exhibitions 'Dressed for Battle' and 'Dressed for Shaw'. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16D63462" w14:textId="43FC944B" w:rsidR="00395FE3" w:rsidRDefault="00395FE3" w:rsidP="00395FE3"/>
+    <w:p w14:paraId="32A45BE9" w14:textId="49C9B5DC" w:rsidR="00395FE3" w:rsidRDefault="00395FE3" w:rsidP="00395FE3">
+      <w:r>
+        <w:t xml:space="preserve">Entry fees to the House will be £9 adults, £6 children and concessions, under 4s are free. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F62E1B">
+        <w:t xml:space="preserve">There is </w:t>
+      </w:r>
+      <w:r>
+        <w:t>also a discounted rate for West Berkshire residents at £6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6666B7FC" w14:textId="6E6F9F70" w:rsidR="00395FE3" w:rsidRDefault="00395FE3" w:rsidP="00395FE3"/>
+    <w:p w14:paraId="0DAD1D2F" w14:textId="191CC140" w:rsidR="00395FE3" w:rsidRDefault="00395FE3" w:rsidP="00395FE3">
+      <w:r>
+        <w:t>The House, exhibition and grounds will be open every day until 30 September. The house and garden improvements are being delivered with thanks to funding from the UK Shared Prosperity Fund.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4545575C" w14:textId="77777777" w:rsidR="00395FE3" w:rsidRDefault="00395FE3" w:rsidP="00395FE3"/>
+    <w:p w14:paraId="718EA73D" w14:textId="4D788682" w:rsidR="00395FE3" w:rsidRDefault="00395FE3" w:rsidP="00395FE3">
+      <w:r>
+        <w:t>Visitors are also welcome to enjoy the gardens free of charge, the café and gift shop will also be open to all visitors selling homemade treats and local products.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C077F92" w14:textId="2FA19B52" w:rsidR="00B55A62" w:rsidRDefault="00B55A62" w:rsidP="00B55A62">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
-        <w:t>Education</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="386D5C08" w14:textId="77777777" w:rsidR="007453B9" w:rsidRDefault="00960F0B" w:rsidP="007453B9">
+        <w:t>Environment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F825EC0" w14:textId="77777777" w:rsidR="000A465B" w:rsidRDefault="000A465B" w:rsidP="005A78C1">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:r w:rsidRPr="00960F0B">
-[...14 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:t>Street Cleaning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="116B196B" w14:textId="29AF4336" w:rsidR="000A465B" w:rsidRDefault="0051017D" w:rsidP="000A465B">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F940387" wp14:editId="5EC26E4E">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F3B15CC" wp14:editId="28702F3D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>2937510</wp:posOffset>
+              <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>5080</wp:posOffset>
+              <wp:posOffset>9525</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="3245485" cy="1828800"/>
+            <wp:extent cx="2406650" cy="1353820"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
-                <wp:lineTo x="0" y="21375"/>
-[...1 lines deleted...]
-                <wp:lineTo x="21427" y="0"/>
+                <wp:lineTo x="0" y="21276"/>
+                <wp:lineTo x="21372" y="21276"/>
+                <wp:lineTo x="21372" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapThrough>
-            <wp:docPr id="701226872" name="Picture 5"/>
+            <wp:docPr id="997047793" name="Picture 3" descr="Community litter pick in Newbury"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 15"/>
+                    <pic:cNvPr id="0" name="Picture 5" descr="Community litter pick in Newbury"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3245485" cy="1828800"/>
+                      <a:ext cx="2406650" cy="1353820"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="007453B9">
-[...23 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005C1B56">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="000A465B">
+        <w:t xml:space="preserve">ore than 30 volunteers from local businesses, charities and the wider community for a big community litter pick with Newbury BID. Together, </w:t>
+      </w:r>
+      <w:r w:rsidR="005C1B56">
+        <w:t xml:space="preserve">everyone </w:t>
+      </w:r>
+      <w:r w:rsidR="000A465B">
+        <w:t>collected over 45 bags of rubbish, helping keep Newbury town centre clean, welcoming and looking its best as part of the Great British Spring Clean. Thank you to everyone who rolled up their sleeves and got involved!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54BACA14" w14:textId="37355DC7" w:rsidR="000A465B" w:rsidRDefault="000A465B" w:rsidP="000A465B"/>
+    <w:p w14:paraId="1CE7418D" w14:textId="4C2DB130" w:rsidR="000A465B" w:rsidRDefault="005C1B56" w:rsidP="000A465B">
+      <w:r>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="000A465B">
+        <w:t xml:space="preserve"> street cleansing teams cover a large district every day, but community litter picks make an amazing difference and help us reach even more places, more often. If you’d like to get involved, we can lend litter picking kits on a first come, first served basis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ECA815B" w14:textId="39346263" w:rsidR="000A465B" w:rsidRDefault="000A465B" w:rsidP="000A465B"/>
+    <w:p w14:paraId="52148C44" w14:textId="30F4825C" w:rsidR="000A465B" w:rsidRPr="000A465B" w:rsidRDefault="000A465B" w:rsidP="000A465B">
+      <w:r>
+        <w:t xml:space="preserve">Find out how to borrow kits or organise </w:t>
+      </w:r>
+      <w:r w:rsidR="0051017D">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">litter pick on </w:t>
+      </w:r>
+      <w:r w:rsidR="0051017D">
+        <w:t>the WBC</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-    <w:p w14:paraId="7AA44EF6" w14:textId="4FEECA7D" w:rsidR="00C4248F" w:rsidRDefault="00C4248F" w:rsidP="00C4248F">
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="009C6511">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>website</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75D292A8" w14:textId="183E77B0" w:rsidR="005A78C1" w:rsidRDefault="005A78C1" w:rsidP="005A78C1">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
-        <w:t>Postal Voting Update</w:t>
-[...24 lines deleted...]
-        <w:pStyle w:val="Body"/>
+        <w:t>Plastic Tubes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1829B698" w14:textId="18534830" w:rsidR="00B55A62" w:rsidRDefault="00B55A62" w:rsidP="00B55A62">
+      <w:r>
+        <w:t>Kerbside recycling service has been expanded so that plastic tubes can now be recycled from home!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="134E9986" w14:textId="155035A4" w:rsidR="00B55A62" w:rsidRDefault="00B55A62" w:rsidP="00B55A62"/>
+    <w:p w14:paraId="496454EA" w14:textId="20051A27" w:rsidR="00B55A62" w:rsidRDefault="00B55A62" w:rsidP="00B55A62">
+      <w:r>
+        <w:t>This includes toothpaste tubes (hard and flexible), cosmetic tubes, and food tubes such as herb pastes, icing, hand creams and moisturisers. If it’s plastic and tube-shaped - squeeze it, cap it, and recycle it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="291A676E" w14:textId="77777777" w:rsidR="00B55A62" w:rsidRDefault="00B55A62" w:rsidP="00B55A62"/>
+    <w:p w14:paraId="74FEB94E" w14:textId="51DD5BB3" w:rsidR="00B55A62" w:rsidRDefault="00B55A62" w:rsidP="00B55A62">
+      <w:r>
+        <w:t>To help ensure successful recycling, please empty tubes fully, leave the cap on, and keep them flat rather than rolled, as this makes them easier to process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B17D713" w14:textId="77777777" w:rsidR="00B55A62" w:rsidRDefault="00B55A62" w:rsidP="00B55A62"/>
+    <w:p w14:paraId="51AC8ECC" w14:textId="74F186B9" w:rsidR="00B55A62" w:rsidRDefault="00B55A62" w:rsidP="00B55A62">
+      <w:r>
+        <w:t>This simple change makes it even easier to recycle more and reduce waste as part of regular household collections.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FECF537" w14:textId="1C3E8941" w:rsidR="00E148B8" w:rsidRDefault="004F3967" w:rsidP="00E148B8">
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62110A22" wp14:editId="55DFB6F2">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7993EA7F" wp14:editId="013798FE">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:align>left</wp:align>
+              <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>10602</wp:posOffset>
+              <wp:posOffset>114579</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="2464435" cy="1229995"/>
-            <wp:effectExtent l="0" t="0" r="0" b="8255"/>
+            <wp:extent cx="2230120" cy="1250315"/>
+            <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
-                <wp:lineTo x="0" y="21410"/>
-[...1 lines deleted...]
-                <wp:lineTo x="21372" y="0"/>
+                <wp:lineTo x="0" y="21392"/>
+                <wp:lineTo x="21403" y="21392"/>
+                <wp:lineTo x="21403" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapThrough>
-            <wp:docPr id="306900110" name="Picture 6" descr="Postal voting has changed"/>
+            <wp:docPr id="369072381" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 17" descr="Postal voting has changed"/>
+                    <pic:cNvPr id="0" name="Picture 12"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17" cstate="print">
+                    <a:blip r:embed="rId18" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2502460" cy="1249110"/>
+                      <a:ext cx="2230120" cy="1250315"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00E148B8">
+        <w:t>New Cycle Pods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="441C25E2" w14:textId="282FC904" w:rsidR="00E148B8" w:rsidRDefault="00E148B8" w:rsidP="00E148B8">
+      <w:r>
+        <w:t>WBC have provided new cycle stands at Cotswold Sports Centre in Tilehurst!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06E62C64" w14:textId="12F01EA5" w:rsidR="00E148B8" w:rsidRDefault="00E148B8" w:rsidP="00E148B8"/>
+    <w:p w14:paraId="20FD0B60" w14:textId="67C218CE" w:rsidR="00E148B8" w:rsidRPr="00E148B8" w:rsidRDefault="00E148B8" w:rsidP="00E148B8">
+      <w:r>
+        <w:t>The new ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>StreetPods</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>’ will be maintained by the centre’s operator, Everyone Active. These new facilities help give people the option of cycling to and from their local leisure centre.</w:t>
+      </w:r>
+      <w:r w:rsidR="004F3967" w:rsidRPr="004F3967">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FEC7B1C" w14:textId="77777777" w:rsidR="007A4D80" w:rsidRDefault="007A4D80" w:rsidP="00831228">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Transport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74D2B023" w14:textId="001A01B4" w:rsidR="007A4D80" w:rsidRDefault="007A4D80" w:rsidP="007A4D80">
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Fare Changes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E0282B3" w14:textId="77777777" w:rsidR="00C36DBF" w:rsidRDefault="00C36DBF" w:rsidP="00C36DBF">
+      <w:r>
+        <w:t xml:space="preserve">Connect tickets are valid on many local bus services. A range of options are available: day, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>seven day</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>30 day</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, group day and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>FlexiConnect</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (10 trip) tickets, providing flexible ticketing for frequent and occasional travellers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="615CD016" w14:textId="77777777" w:rsidR="00C36DBF" w:rsidRDefault="00C36DBF" w:rsidP="00C36DBF"/>
+    <w:p w14:paraId="40A7CBA3" w14:textId="77777777" w:rsidR="00C36DBF" w:rsidRDefault="00C36DBF" w:rsidP="00C36DBF">
+      <w:r>
+        <w:t xml:space="preserve">From 1 April 2026, prices will change including a difference in urban and rural day prices. Current prices remain available until 31 March, which may benefit those buying </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>seven day</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, 30 day or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>FlexiConnect</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> tickets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="003BF86C" w14:textId="77777777" w:rsidR="00C36DBF" w:rsidRDefault="00C36DBF" w:rsidP="00C36DBF"/>
+    <w:p w14:paraId="511D35D3" w14:textId="17B5F04C" w:rsidR="007A4D80" w:rsidRDefault="00C36DBF" w:rsidP="00C36DBF">
+      <w:r>
+        <w:t>The Early Bird Urban Concessionary ticket will also change. Tickets can be purchased on the bus or on operator apps. Buses offer a convenient and sustainable way to travel for work, education, shopping and leisure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E9F87F1" w14:textId="77777777" w:rsidR="00BE7A4D" w:rsidRDefault="00BE7A4D" w:rsidP="00C36DBF"/>
+    <w:p w14:paraId="327497B1" w14:textId="3D02E937" w:rsidR="00BE7A4D" w:rsidRPr="007A4D80" w:rsidRDefault="00BE7A4D" w:rsidP="00C36DBF">
+      <w:r>
+        <w:t xml:space="preserve">Full details are available </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00BE7A4D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>here</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C2CF967" w14:textId="7654D7EC" w:rsidR="009461F0" w:rsidRDefault="009461F0" w:rsidP="00831228">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Public Protection</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F51EA08" w14:textId="24F20ADB" w:rsidR="00831228" w:rsidRDefault="00831228" w:rsidP="00E67F9F">
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00831228">
+        <w:t>Easter reminder: chocolate is dangerous for dogs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FA14578" w14:textId="749749F3" w:rsidR="00E67F9F" w:rsidRPr="00E67F9F" w:rsidRDefault="004F3967" w:rsidP="00E67F9F">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64CE81D4" wp14:editId="6AFCD9AC">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>left</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>8890</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="3181350" cy="1815465"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapThrough wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21305"/>
+                <wp:lineTo x="21471" y="21305"/>
+                <wp:lineTo x="21471" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapThrough>
+            <wp:docPr id="1123151699" name="Picture 4"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 10"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId20" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3181350" cy="1815465"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00C4248F">
-[...14 lines deleted...]
-      <w:r w:rsidR="00C4248F">
+      <w:r w:rsidR="00E67F9F" w:rsidRPr="00E67F9F">
+        <w:t>With chocolate eggs and treats everywhere, please remember that chocolate and dogs don’t mix. Chocolate contains theobromine and caffeine, which dogs cannot process safely. Dark and baking chocolate pose the highest risk, but even milk chocolate can make dogs ill, especially smaller breeds.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E76A1B" w:rsidRPr="00E76A1B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18F2FE0A" w14:textId="77777777" w:rsidR="00E67F9F" w:rsidRPr="00E67F9F" w:rsidRDefault="00E67F9F" w:rsidP="00E67F9F"/>
+    <w:p w14:paraId="3D087969" w14:textId="452E9498" w:rsidR="00E67F9F" w:rsidRPr="00E67F9F" w:rsidRDefault="00E67F9F" w:rsidP="00E67F9F">
+      <w:r w:rsidRPr="00E67F9F">
+        <w:t>Keep pets safe by storing eggs, boxes and baskets out of reach; supervising egg hunts; counting eggs before and after; keeping handbags and children’s baskets off the floor; and tidying every wrapper. It is also a good idea to inform visitors and children.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09267855" w14:textId="180044AA" w:rsidR="00E67F9F" w:rsidRPr="00E67F9F" w:rsidRDefault="00E67F9F" w:rsidP="00E67F9F"/>
+    <w:p w14:paraId="23E2F76C" w14:textId="1531EA77" w:rsidR="00E67F9F" w:rsidRPr="00E67F9F" w:rsidRDefault="00E67F9F" w:rsidP="00E67F9F">
+      <w:r w:rsidRPr="00E67F9F">
+        <w:t xml:space="preserve">Watch for symptoms (often within hours): vomiting, diarrhoea, drooling, restlessness, panting, a fast heartbeat, tremors, seizures or collapse. If </w:t>
+      </w:r>
+      <w:r w:rsidR="000E5CF9">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E67F9F">
+        <w:t xml:space="preserve">dog has eaten chocolate, call </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6F29">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E67F9F">
+        <w:t xml:space="preserve"> vet immediately - don’t wait for symptoms. Note </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6F29">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E67F9F">
+        <w:t xml:space="preserve"> dog’s weight, the type and amount of chocolate, and when it was eaten; take the packaging; and never induce vomiting unless </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E67F9F">
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E67F9F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00204D65">
+        <w:t xml:space="preserve">advised to by a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E67F9F">
+        <w:t>vet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="553AB9F5" w14:textId="1E4CA21E" w:rsidR="00E67F9F" w:rsidRPr="00E67F9F" w:rsidRDefault="00E67F9F" w:rsidP="00E67F9F"/>
+    <w:p w14:paraId="10EB26FA" w14:textId="1F01F343" w:rsidR="001366B8" w:rsidRDefault="00E67F9F" w:rsidP="00E67F9F">
+      <w:r w:rsidRPr="00E67F9F">
+        <w:t>Other Easter hazards include hot cross buns (raisins), sugar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E67F9F">
         <w:noBreakHyphen/>
-        <w:t>apply online, where you’ll also find a downloadable application form.</w:t>
-[...41 lines deleted...]
-    <w:p w14:paraId="6717BFAB" w14:textId="3ED007E2" w:rsidR="0061594E" w:rsidRDefault="00692125" w:rsidP="0061594E">
+        <w:t xml:space="preserve">free sweets and gum (xylitol), macadamia nuts and alcohol in desserts. If in doubt, ask </w:t>
+      </w:r>
+      <w:r w:rsidR="000E5CF9">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E67F9F">
+        <w:t xml:space="preserve"> vet for advice. Have a happy, pet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E67F9F">
+        <w:noBreakHyphen/>
+        <w:t>safe Easter!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C44ECE5" w14:textId="6D56DDC2" w:rsidR="001366B8" w:rsidRDefault="001366B8" w:rsidP="001366B8">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
-        <w:t>Community</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7C4A75FD" w14:textId="77777777" w:rsidR="00175AD8" w:rsidRDefault="00175AD8" w:rsidP="0061594E">
+        <w:t>Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E118952" w14:textId="2F509AB3" w:rsidR="001366B8" w:rsidRDefault="00865B8D" w:rsidP="001366B8">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:r>
-[...32 lines deleted...]
-    <w:p w14:paraId="563B57B6" w14:textId="77777777" w:rsidR="00175AD8" w:rsidRPr="00175AD8" w:rsidRDefault="00175AD8" w:rsidP="00175AD8">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bikeability</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in May Half Term</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017D6041" w14:textId="59C83A50" w:rsidR="00CC1A28" w:rsidRDefault="00AE5960" w:rsidP="00CC1A28">
+      <w:r>
+        <w:t xml:space="preserve">WBC are </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC1A28" w:rsidRPr="00CC1A28">
+        <w:t xml:space="preserve">running three </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC1A28" w:rsidRPr="00CC1A28">
+        <w:t>Bikeability</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC1A28" w:rsidRPr="00CC1A28">
+        <w:t xml:space="preserve"> training courses during May half-term for children aged 10 and above. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F4530D2" w14:textId="02F11663" w:rsidR="008643CB" w:rsidRPr="00CC1A28" w:rsidRDefault="008643CB" w:rsidP="00CC1A28"/>
+    <w:p w14:paraId="41E2616C" w14:textId="27077458" w:rsidR="00CC1A28" w:rsidRPr="00CC1A28" w:rsidRDefault="00185170" w:rsidP="008643CB">
       <w:pPr>
         <w:pStyle w:val="Bulletlevel1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00175AD8">
-[...182 lines deleted...]
-      <w:r w:rsidR="00907AD5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4BBCE834" wp14:editId="5040249A">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="406E66ED" wp14:editId="018C5A5A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:align>left</wp:align>
+              <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>414</wp:posOffset>
+              <wp:posOffset>-449</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="2345055" cy="1097280"/>
-            <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+            <wp:extent cx="1798955" cy="1010285"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
-                <wp:lineTo x="0" y="21375"/>
-[...1 lines deleted...]
-                <wp:lineTo x="21407" y="0"/>
+                <wp:lineTo x="0" y="21179"/>
+                <wp:lineTo x="21272" y="21179"/>
+                <wp:lineTo x="21272" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapThrough>
-            <wp:docPr id="1993700877" name="Picture 2"/>
+            <wp:docPr id="2114885999" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 3"/>
+                    <pic:cNvPr id="0" name="Picture 8"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20" cstate="print">
+                    <a:blip r:embed="rId21" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2361755" cy="1104921"/>
+                      <a:ext cx="1798955" cy="1010285"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="008C2AE0">
-[...11 lines deleted...]
-      <w:r w:rsidR="00907AD5" w:rsidRPr="00907AD5">
+      <w:r w:rsidR="00CC1A28" w:rsidRPr="00CC1A28">
+        <w:t xml:space="preserve">26/27 May, Level 1 and 2 combined </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CC1A28" w:rsidRPr="00CC1A28">
+        <w:t>course</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CC1A28" w:rsidRPr="00CC1A28">
+        <w:t xml:space="preserve"> at Kennet Leisure Centre, Stoney Lane, Thatcham, RG19 4LJ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24C054D6" w14:textId="77777777" w:rsidR="00CC1A28" w:rsidRPr="00CC1A28" w:rsidRDefault="00CC1A28" w:rsidP="008643CB">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlevel1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC1A28">
+        <w:t xml:space="preserve">28/29 May, Level 1 and 2 combined </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CC1A28">
+        <w:t>course</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CC1A28">
+        <w:t xml:space="preserve"> at Kennet Leisure Centre </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01836A91" w14:textId="77777777" w:rsidR="00CC1A28" w:rsidRPr="00CC1A28" w:rsidRDefault="00CC1A28" w:rsidP="008643CB">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlevel1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC1A28">
+        <w:t>27 May (morning only), Level 3 at Cotswold Sports Centre, Downs Way, Tilehurst, RG31 6SL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="299BE178" w14:textId="77777777" w:rsidR="00CC1A28" w:rsidRPr="00CC1A28" w:rsidRDefault="00CC1A28" w:rsidP="00CC1A28"/>
+    <w:p w14:paraId="471196B0" w14:textId="14F60749" w:rsidR="00865B8D" w:rsidRDefault="00CC1A28" w:rsidP="00CC1A28">
+      <w:r w:rsidRPr="00CC1A28">
+        <w:t xml:space="preserve">All the courses are run by DBS checked, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CC1A28">
+        <w:t>fully-qualified</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CC1A28">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC1A28">
+        <w:t>Bikeability</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC1A28">
+        <w:t xml:space="preserve"> instructors and cost £25 per course. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5960">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC1A28">
+        <w:t xml:space="preserve">child’s bike must be fully road-worthy and the right size. The instructors have the right to refuse training if </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5960">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC1A28">
+        <w:t>bike is deemed unsafe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05FEE7C5" w14:textId="23A80AFE" w:rsidR="00A30659" w:rsidRDefault="00A30659" w:rsidP="00A30659">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Planning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41EC4843" w14:textId="209D17A5" w:rsidR="00A30659" w:rsidRPr="00A30659" w:rsidRDefault="00A30659" w:rsidP="00A30659">
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30659">
+        <w:t>Planning Public Access service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7420DD25" w14:textId="014424DC" w:rsidR="00A30659" w:rsidRPr="00A30659" w:rsidRDefault="00CA30C3" w:rsidP="00A30659">
+      <w:r w:rsidRPr="00CA30C3">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...61 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:noProof/>
-          <w:sz w:val="2"/>
-          <w:szCs w:val="2"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C07A851" wp14:editId="1E675AF3">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B3237A6" wp14:editId="0D99065A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:align>right</wp:align>
+              <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>414</wp:posOffset>
+              <wp:posOffset>5359</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="3204210" cy="1017905"/>
+            <wp:extent cx="2653665" cy="1837055"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
-                <wp:lineTo x="0" y="21021"/>
-[...1 lines deleted...]
-                <wp:lineTo x="21446" y="0"/>
+                <wp:lineTo x="0" y="21279"/>
+                <wp:lineTo x="21398" y="21279"/>
+                <wp:lineTo x="21398" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapThrough>
-            <wp:docPr id="1933730232" name="Picture 1"/>
+            <wp:docPr id="1816007714" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPr id="0" name="Picture 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId22" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3204210" cy="1017905"/>
+                      <a:ext cx="2653665" cy="1837055"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00300A74">
-[...3 lines deleted...]
-      <w:r w:rsidR="00082E50" w:rsidRPr="00082E50">
+      <w:r w:rsidR="00A30659">
+        <w:t xml:space="preserve">WBC are </w:t>
+      </w:r>
+      <w:r w:rsidR="00A30659" w:rsidRPr="00A30659">
+        <w:t xml:space="preserve">asking for feedback on </w:t>
+      </w:r>
+      <w:r w:rsidR="00A30659">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A30659" w:rsidRPr="00A30659">
+        <w:t xml:space="preserve">Planning Public Access service, also known as West Berkshire Council’s Planning Portal, which is </w:t>
+      </w:r>
+      <w:r w:rsidR="003B6DFD">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A30659" w:rsidRPr="00A30659">
+        <w:t>online system for viewing and commenting on planning applications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD0C19D" w14:textId="77777777" w:rsidR="00A30659" w:rsidRPr="00A30659" w:rsidRDefault="00A30659" w:rsidP="00A30659"/>
+    <w:p w14:paraId="02A0708A" w14:textId="318BD417" w:rsidR="00A30659" w:rsidRPr="00A30659" w:rsidRDefault="003B6DFD" w:rsidP="00A30659">
+      <w:r>
+        <w:t xml:space="preserve">Residents </w:t>
+      </w:r>
+      <w:r w:rsidR="00A30659" w:rsidRPr="00A30659">
+        <w:t xml:space="preserve">can use the service to follow the progress of applications, view plans and documents, search for applications and decisions, and submit comments on proposals that matter to </w:t>
+      </w:r>
+      <w:r>
+        <w:t>them</w:t>
+      </w:r>
+      <w:r w:rsidR="00A30659" w:rsidRPr="00A30659">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="600A2311" w14:textId="77777777" w:rsidR="00A30659" w:rsidRPr="00A30659" w:rsidRDefault="00A30659" w:rsidP="00A30659"/>
+    <w:p w14:paraId="7FF02136" w14:textId="03CB5CF2" w:rsidR="00A30659" w:rsidRPr="00A30659" w:rsidRDefault="003B6DFD" w:rsidP="00A30659">
+      <w:r>
+        <w:t xml:space="preserve">WBC </w:t>
+      </w:r>
+      <w:r w:rsidR="00A30659" w:rsidRPr="00A30659">
+        <w:t xml:space="preserve">want to understand how clear and easy the service is to use, whether </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">residents </w:t>
+      </w:r>
+      <w:r w:rsidR="00A30659" w:rsidRPr="00A30659">
+        <w:t xml:space="preserve">can find the information </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">they </w:t>
+      </w:r>
+      <w:r w:rsidR="00A30659" w:rsidRPr="00A30659">
+        <w:t xml:space="preserve">need, and what could be improved. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">WBC </w:t>
+      </w:r>
+      <w:r w:rsidR="00A30659" w:rsidRPr="00A30659">
+        <w:t xml:space="preserve">are also asking for feedback on neighbour notification letters and whether they help </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">residents </w:t>
+      </w:r>
+      <w:r w:rsidR="00A30659" w:rsidRPr="00A30659">
+        <w:t>understand and comment on nearby planning applications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A3703E3" w14:textId="77777777" w:rsidR="00A30659" w:rsidRPr="00A30659" w:rsidRDefault="00A30659" w:rsidP="00A30659"/>
+    <w:p w14:paraId="6B9CEB43" w14:textId="750CA28E" w:rsidR="00A30659" w:rsidRPr="00A30659" w:rsidRDefault="003B6DFD" w:rsidP="00A30659">
+      <w:r>
+        <w:t xml:space="preserve">Submitted </w:t>
+      </w:r>
+      <w:r w:rsidR="00A30659" w:rsidRPr="00A30659">
+        <w:t>views will help improve how planning information is shared and make the service more accessible for everyone.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DFA5456" w14:textId="77777777" w:rsidR="00A30659" w:rsidRPr="00A30659" w:rsidRDefault="00A30659" w:rsidP="00A30659">
+      <w:r w:rsidRPr="00A30659">
+        <w:t>                                                                                                </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="469A29D7" w14:textId="4D5C6074" w:rsidR="00A30659" w:rsidRPr="00A30659" w:rsidRDefault="00A30659" w:rsidP="00A30659">
+      <w:r w:rsidRPr="00A30659">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00E23B8C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>survey</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A30659">
+        <w:t xml:space="preserve"> is open until Thursday 7 May 2026 and should only take a few minutes to complete.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F889A53" w14:textId="77777777" w:rsidR="003B5F27" w:rsidRPr="002B67C5" w:rsidRDefault="003B5F27" w:rsidP="000C2599">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="2"/>
+          <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="003B5F27">
         <w:t>Current Consultations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="381400A0" w14:textId="5740BA35" w:rsidR="0090518E" w:rsidRPr="0090518E" w:rsidRDefault="0090518E" w:rsidP="0090518E">
+    <w:p w14:paraId="1C68D4A8" w14:textId="43D84972" w:rsidR="0064230B" w:rsidRPr="00FC7023" w:rsidRDefault="0064230B" w:rsidP="0064230B">
       <w:pPr>
         <w:pStyle w:val="Bulletlevel1"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:r w:rsidRPr="0090518E">
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="00FC7023">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b/>
-            <w:bCs/>
           </w:rPr>
-          <w:t>Draft Planning Enforcement Plan (June 2025)</w:t>
+          <w:t>Proposed nominations for the Local List of Heritage Assets (March 2026)</w:t>
         </w:r>
-        <w:r w:rsidRPr="0090518E">
+        <w:r w:rsidRPr="00FC7023">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b/>
-            <w:bCs/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-      </w:hyperlink>
-[...16 lines deleted...]
-        <w:r w:rsidRPr="0090518E">
+        <w:r w:rsidR="002B67C5">
+          <w:t>Closes</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FC7023">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b/>
-[...8 lines deleted...]
-            <w:bCs/>
             <w:u w:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve"> – </w:t>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="0090518E">
+        <w:r w:rsidRPr="00FC7023">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="000000"/>
             <w:u w:val="none"/>
           </w:rPr>
-          <w:t>Closes 10 March 2026</w:t>
+          <w:t>30 April 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0AFB9BBC" w14:textId="5EBE3918" w:rsidR="0090518E" w:rsidRPr="0090518E" w:rsidRDefault="0090518E" w:rsidP="0090518E">
+    <w:p w14:paraId="7CB2ED92" w14:textId="071848D3" w:rsidR="0064230B" w:rsidRPr="00FC7023" w:rsidRDefault="0064230B" w:rsidP="0064230B">
       <w:pPr>
         <w:pStyle w:val="Bulletlevel1"/>
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-          <w:color w:val="467886"/>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidRPr="0090518E">
+        <w:r w:rsidRPr="00FC7023">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b/>
-            <w:bCs/>
           </w:rPr>
-          <w:t>Proposals for local government reorganisation in Oxfordshire and West Berkshire</w:t>
+          <w:t>Planning Public Access Service feedback survey 2026</w:t>
         </w:r>
-        <w:r w:rsidRPr="0090518E">
-[...5 lines deleted...]
-          </w:rPr>
+        <w:r w:rsidR="002B67C5" w:rsidRPr="002B67C5">
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="0090518E">
+        <w:r w:rsidR="002B67C5">
+          <w:t>Closes</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FC7023">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="000000"/>
             <w:u w:val="none"/>
           </w:rPr>
-          <w:t>– 26 March 2026</w:t>
+          <w:t xml:space="preserve"> 7 May 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1DB77998" w14:textId="3337D43F" w:rsidR="00094B8B" w:rsidRPr="00702D38" w:rsidRDefault="00094B8B" w:rsidP="00F46F55">
+    <w:p w14:paraId="7750F13F" w14:textId="76678577" w:rsidR="0064230B" w:rsidRPr="00FC7023" w:rsidRDefault="0064230B" w:rsidP="0064230B">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlevel1"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="00FC7023">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Residents' Survey (2026)</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FC7023">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="002B67C5">
+          <w:t>Closes</w:t>
+        </w:r>
+        <w:r w:rsidR="002B67C5" w:rsidRPr="00FC7023">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="000000"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FC7023">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="000000"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>10 May 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2460A8C9" w14:textId="52967738" w:rsidR="0064230B" w:rsidRPr="00FC7023" w:rsidRDefault="0064230B" w:rsidP="0064230B">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlevel1"/>
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="00FC7023">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Proposed amendment to the Hackney Carriage and Private Hire Licensing Policy 2025-2030 with respect to protected plates and accessibility</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FC7023">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="002B67C5">
+          <w:t>Closes</w:t>
+        </w:r>
+        <w:r w:rsidR="002B67C5" w:rsidRPr="00FC7023">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="000000"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FC7023">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="000000"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>15 May 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="73F939E5" w14:textId="77777777" w:rsidR="00C139E0" w:rsidRDefault="00C139E0" w:rsidP="00C139E0"/>
+    <w:p w14:paraId="3F90D6C5" w14:textId="77777777" w:rsidR="00545DAD" w:rsidRDefault="00545DAD" w:rsidP="00C139E0"/>
+    <w:p w14:paraId="45482555" w14:textId="77777777" w:rsidR="00545DAD" w:rsidRDefault="00545DAD" w:rsidP="00C139E0"/>
+    <w:p w14:paraId="023E0013" w14:textId="77777777" w:rsidR="00545DAD" w:rsidRDefault="00545DAD" w:rsidP="00C139E0"/>
+    <w:p w14:paraId="45BBC7FC" w14:textId="77777777" w:rsidR="00545DAD" w:rsidRDefault="00545DAD" w:rsidP="00C139E0"/>
+    <w:p w14:paraId="59D0DF06" w14:textId="77777777" w:rsidR="00545DAD" w:rsidRDefault="00545DAD" w:rsidP="00C139E0"/>
+    <w:p w14:paraId="189DD568" w14:textId="77777777" w:rsidR="00545DAD" w:rsidRDefault="00545DAD" w:rsidP="00C139E0"/>
+    <w:p w14:paraId="6F93B2CA" w14:textId="77777777" w:rsidR="00545DAD" w:rsidRDefault="00545DAD" w:rsidP="00C139E0"/>
+    <w:p w14:paraId="55E2489F" w14:textId="77777777" w:rsidR="00545DAD" w:rsidRDefault="00545DAD" w:rsidP="00C139E0"/>
+    <w:p w14:paraId="2219428A" w14:textId="77777777" w:rsidR="00545DAD" w:rsidRDefault="00545DAD" w:rsidP="00C139E0"/>
+    <w:p w14:paraId="1453202F" w14:textId="77777777" w:rsidR="00545DAD" w:rsidRDefault="00545DAD" w:rsidP="00C139E0"/>
+    <w:p w14:paraId="1385B77A" w14:textId="77777777" w:rsidR="00545DAD" w:rsidRDefault="00545DAD" w:rsidP="00C139E0"/>
+    <w:p w14:paraId="22A9AE96" w14:textId="77777777" w:rsidR="00545DAD" w:rsidRDefault="00545DAD" w:rsidP="00C139E0"/>
+    <w:p w14:paraId="01EBE984" w14:textId="77777777" w:rsidR="00545DAD" w:rsidRDefault="00545DAD" w:rsidP="00C139E0"/>
+    <w:p w14:paraId="12B9A909" w14:textId="77777777" w:rsidR="00C139E0" w:rsidRDefault="00C139E0" w:rsidP="00C139E0"/>
+    <w:p w14:paraId="623496F2" w14:textId="77777777" w:rsidR="00C139E0" w:rsidRPr="00C139E0" w:rsidRDefault="00C139E0" w:rsidP="00C139E0"/>
+    <w:p w14:paraId="2FEC1211" w14:textId="326B1894" w:rsidR="00CA48DD" w:rsidRDefault="003C2C52" w:rsidP="00272AD8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...37 lines deleted...]
-    <w:p w14:paraId="1BE98A54" w14:textId="2547C710" w:rsidR="00F46F55" w:rsidRDefault="00F46F55" w:rsidP="00F46F55">
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Clive Hooker</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65104EE5" w14:textId="1ECFC75B" w:rsidR="003C2C52" w:rsidRDefault="00C139E0" w:rsidP="00272AD8">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1141"/>
+          <w:tab w:val="left" w:pos="3360"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>Councillor Clive Hooker</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6DD1AB8A" w14:textId="77777777" w:rsidR="00F46F55" w:rsidRDefault="00F46F55" w:rsidP="00F46F55">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="003C2C52">
+        <w:t>live.hooker@</w:t>
+      </w:r>
+      <w:r w:rsidR="00272AD8">
+        <w:t>westberks.gov.uk</w:t>
+      </w:r>
+      <w:r w:rsidR="00272AD8">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E34FE62" w14:textId="4285C24D" w:rsidR="00272AD8" w:rsidRPr="00702D38" w:rsidRDefault="00272AD8" w:rsidP="00272AD8">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1141"/>
+          <w:tab w:val="left" w:pos="3360"/>
         </w:tabs>
       </w:pPr>
-    </w:p>
-[...22 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t>07798 920981</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00F46F55" w:rsidRPr="00F46F55" w:rsidSect="00E732F5">
+    <w:sectPr w:rsidR="00272AD8" w:rsidRPr="00702D38" w:rsidSect="00E732F5">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="993" w:right="1080" w:bottom="709" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -1977,51 +2116,51 @@
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34A96629"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="845C5B82"/>
     <w:lvl w:ilvl="0" w:tplc="1E54EC32">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bulletlevel1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003">
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
@@ -2075,53 +2214,228 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3658167C"/>
+    <w:nsid w:val="36692AB4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FE8627B6"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D775DB3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C7721EAC"/>
+    <w:lvl w:ilvl="0" w:tplc="A1141EAE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C5E696A"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="A6FE0CE0"/>
+    <w:tmpl w:val="C1765098"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -2223,1243 +2537,629 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...620 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1832677683">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1089690354">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="782000219">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1519008400">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="499590001">
     <w:abstractNumId w:val="4"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="1"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="94"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0033616F"/>
     <w:rsid w:val="0000053A"/>
     <w:rsid w:val="000021C6"/>
     <w:rsid w:val="000059EB"/>
     <w:rsid w:val="0001072E"/>
     <w:rsid w:val="00014D3E"/>
     <w:rsid w:val="00021CE6"/>
     <w:rsid w:val="000279B9"/>
     <w:rsid w:val="000312B7"/>
     <w:rsid w:val="0003485D"/>
     <w:rsid w:val="0003585C"/>
     <w:rsid w:val="00036116"/>
     <w:rsid w:val="00060085"/>
     <w:rsid w:val="000710CC"/>
     <w:rsid w:val="00071C6A"/>
     <w:rsid w:val="00073965"/>
     <w:rsid w:val="00080F1F"/>
-    <w:rsid w:val="00082E50"/>
     <w:rsid w:val="00083C8B"/>
     <w:rsid w:val="00084C0D"/>
     <w:rsid w:val="00092BDB"/>
-    <w:rsid w:val="000935E1"/>
     <w:rsid w:val="00093681"/>
     <w:rsid w:val="00094B8B"/>
     <w:rsid w:val="000A24FD"/>
-    <w:rsid w:val="000A6302"/>
+    <w:rsid w:val="000A3214"/>
+    <w:rsid w:val="000A465B"/>
     <w:rsid w:val="000B0E30"/>
-    <w:rsid w:val="000B6C4A"/>
     <w:rsid w:val="000C2599"/>
     <w:rsid w:val="000D06B6"/>
     <w:rsid w:val="000E410E"/>
+    <w:rsid w:val="000E5CF9"/>
     <w:rsid w:val="000F0737"/>
     <w:rsid w:val="000F08CD"/>
-    <w:rsid w:val="000F672D"/>
     <w:rsid w:val="000F7008"/>
     <w:rsid w:val="000F7F7D"/>
     <w:rsid w:val="00112464"/>
     <w:rsid w:val="00123DF6"/>
     <w:rsid w:val="001257AA"/>
     <w:rsid w:val="001261A0"/>
     <w:rsid w:val="00132007"/>
+    <w:rsid w:val="001366B8"/>
+    <w:rsid w:val="00136FA8"/>
     <w:rsid w:val="001378E1"/>
     <w:rsid w:val="00142046"/>
     <w:rsid w:val="001438E5"/>
     <w:rsid w:val="001524F5"/>
     <w:rsid w:val="00154797"/>
     <w:rsid w:val="001615A6"/>
     <w:rsid w:val="0016296E"/>
     <w:rsid w:val="00165DB4"/>
     <w:rsid w:val="00166D92"/>
+    <w:rsid w:val="0017074E"/>
     <w:rsid w:val="00173F6B"/>
     <w:rsid w:val="00174E25"/>
-    <w:rsid w:val="00175AD8"/>
+    <w:rsid w:val="00185170"/>
     <w:rsid w:val="001857C6"/>
     <w:rsid w:val="00187039"/>
     <w:rsid w:val="001900FE"/>
-    <w:rsid w:val="00195191"/>
+    <w:rsid w:val="00195DFE"/>
     <w:rsid w:val="001A0D89"/>
     <w:rsid w:val="001A2043"/>
-    <w:rsid w:val="001A42C8"/>
     <w:rsid w:val="001A7C62"/>
     <w:rsid w:val="001B4E39"/>
+    <w:rsid w:val="001B68FE"/>
     <w:rsid w:val="001B76BA"/>
     <w:rsid w:val="001C25AE"/>
     <w:rsid w:val="001D4480"/>
     <w:rsid w:val="001E3616"/>
     <w:rsid w:val="001E4B27"/>
     <w:rsid w:val="001F66C8"/>
     <w:rsid w:val="00202D35"/>
+    <w:rsid w:val="00204D65"/>
     <w:rsid w:val="00204F9F"/>
     <w:rsid w:val="00211EAF"/>
-    <w:rsid w:val="0021600B"/>
     <w:rsid w:val="002161AE"/>
     <w:rsid w:val="00225360"/>
     <w:rsid w:val="002278E8"/>
     <w:rsid w:val="002418A0"/>
     <w:rsid w:val="002454D6"/>
     <w:rsid w:val="00246059"/>
+    <w:rsid w:val="00272AD8"/>
     <w:rsid w:val="002866D1"/>
     <w:rsid w:val="0029104E"/>
     <w:rsid w:val="00291253"/>
     <w:rsid w:val="002917B4"/>
     <w:rsid w:val="00293887"/>
     <w:rsid w:val="002A1F17"/>
     <w:rsid w:val="002A2B4A"/>
     <w:rsid w:val="002A2CBC"/>
     <w:rsid w:val="002A5149"/>
-    <w:rsid w:val="002A7A39"/>
-    <w:rsid w:val="002B333E"/>
+    <w:rsid w:val="002B67C5"/>
     <w:rsid w:val="002B6E67"/>
+    <w:rsid w:val="002C5920"/>
     <w:rsid w:val="002D0F46"/>
-    <w:rsid w:val="002D75B0"/>
     <w:rsid w:val="002E1E9C"/>
     <w:rsid w:val="002F37EE"/>
     <w:rsid w:val="002F6F33"/>
-    <w:rsid w:val="00300A74"/>
     <w:rsid w:val="00304A21"/>
     <w:rsid w:val="00311A89"/>
     <w:rsid w:val="00315B0B"/>
     <w:rsid w:val="00316D93"/>
     <w:rsid w:val="00320FA5"/>
     <w:rsid w:val="003268C6"/>
+    <w:rsid w:val="003278D2"/>
     <w:rsid w:val="00327BF2"/>
+    <w:rsid w:val="00335C2B"/>
     <w:rsid w:val="0033616F"/>
     <w:rsid w:val="00341DEF"/>
     <w:rsid w:val="00351943"/>
     <w:rsid w:val="00351BB1"/>
     <w:rsid w:val="003528CB"/>
     <w:rsid w:val="00353755"/>
+    <w:rsid w:val="00353F74"/>
     <w:rsid w:val="0035695B"/>
     <w:rsid w:val="00360D15"/>
     <w:rsid w:val="00364E18"/>
     <w:rsid w:val="00365F02"/>
+    <w:rsid w:val="00367EDC"/>
     <w:rsid w:val="00376477"/>
     <w:rsid w:val="00380EAF"/>
     <w:rsid w:val="00382300"/>
     <w:rsid w:val="00385A71"/>
+    <w:rsid w:val="0038771B"/>
     <w:rsid w:val="00390F38"/>
     <w:rsid w:val="00395435"/>
+    <w:rsid w:val="00395FE3"/>
     <w:rsid w:val="003A24B3"/>
     <w:rsid w:val="003A7EAB"/>
     <w:rsid w:val="003B2825"/>
     <w:rsid w:val="003B5F27"/>
     <w:rsid w:val="003B6777"/>
     <w:rsid w:val="003B6B50"/>
+    <w:rsid w:val="003B6DFD"/>
     <w:rsid w:val="003B6EDD"/>
     <w:rsid w:val="003C273F"/>
+    <w:rsid w:val="003C2C52"/>
     <w:rsid w:val="003C54C6"/>
     <w:rsid w:val="003C69E3"/>
+    <w:rsid w:val="003C794B"/>
     <w:rsid w:val="003D0EEA"/>
     <w:rsid w:val="003D5281"/>
     <w:rsid w:val="003D7DDB"/>
     <w:rsid w:val="003E61C8"/>
     <w:rsid w:val="003E6305"/>
     <w:rsid w:val="003F02F6"/>
     <w:rsid w:val="003F0BCF"/>
     <w:rsid w:val="003F1DA3"/>
     <w:rsid w:val="003F3372"/>
     <w:rsid w:val="003F4311"/>
-    <w:rsid w:val="004074CC"/>
+    <w:rsid w:val="003F6005"/>
     <w:rsid w:val="004155A6"/>
     <w:rsid w:val="00422EA3"/>
+    <w:rsid w:val="00424370"/>
     <w:rsid w:val="0042556A"/>
     <w:rsid w:val="0042667B"/>
     <w:rsid w:val="0043639D"/>
+    <w:rsid w:val="004503EA"/>
     <w:rsid w:val="00450F87"/>
     <w:rsid w:val="00452403"/>
     <w:rsid w:val="004538E5"/>
     <w:rsid w:val="0046311D"/>
     <w:rsid w:val="00467A3B"/>
     <w:rsid w:val="004755B5"/>
     <w:rsid w:val="0047648E"/>
     <w:rsid w:val="00477909"/>
     <w:rsid w:val="004850E1"/>
     <w:rsid w:val="00492EF9"/>
     <w:rsid w:val="004A554F"/>
     <w:rsid w:val="004B0806"/>
+    <w:rsid w:val="004B6CF3"/>
     <w:rsid w:val="004C059F"/>
+    <w:rsid w:val="004C6D1A"/>
     <w:rsid w:val="004D3A98"/>
     <w:rsid w:val="004D4AE1"/>
     <w:rsid w:val="004E49D1"/>
     <w:rsid w:val="004F0146"/>
+    <w:rsid w:val="004F3967"/>
     <w:rsid w:val="00502866"/>
     <w:rsid w:val="00505391"/>
+    <w:rsid w:val="0051017D"/>
     <w:rsid w:val="00511650"/>
+    <w:rsid w:val="005133C7"/>
     <w:rsid w:val="00514080"/>
     <w:rsid w:val="00517F56"/>
     <w:rsid w:val="0052459C"/>
     <w:rsid w:val="005258AA"/>
     <w:rsid w:val="00526BF0"/>
     <w:rsid w:val="0052750E"/>
     <w:rsid w:val="005310A9"/>
     <w:rsid w:val="00533546"/>
     <w:rsid w:val="00533E87"/>
     <w:rsid w:val="00535D43"/>
     <w:rsid w:val="00536CB6"/>
     <w:rsid w:val="005459DB"/>
+    <w:rsid w:val="00545DAD"/>
     <w:rsid w:val="00553DBB"/>
     <w:rsid w:val="00553FA5"/>
     <w:rsid w:val="00563404"/>
     <w:rsid w:val="00565EF7"/>
-    <w:rsid w:val="00566917"/>
     <w:rsid w:val="005755B0"/>
-    <w:rsid w:val="00583431"/>
-    <w:rsid w:val="00583DB7"/>
     <w:rsid w:val="005858C2"/>
     <w:rsid w:val="00587682"/>
     <w:rsid w:val="00592C19"/>
     <w:rsid w:val="00595AD9"/>
     <w:rsid w:val="00596B3F"/>
     <w:rsid w:val="005A124E"/>
     <w:rsid w:val="005A2709"/>
     <w:rsid w:val="005A3A8F"/>
     <w:rsid w:val="005A4F09"/>
     <w:rsid w:val="005A56A1"/>
-    <w:rsid w:val="005A655F"/>
-    <w:rsid w:val="005B5986"/>
+    <w:rsid w:val="005A78C1"/>
     <w:rsid w:val="005B6543"/>
-    <w:rsid w:val="005C14F3"/>
+    <w:rsid w:val="005C1B56"/>
     <w:rsid w:val="005C528C"/>
     <w:rsid w:val="005C57E2"/>
     <w:rsid w:val="005D1779"/>
     <w:rsid w:val="005D2258"/>
     <w:rsid w:val="005E5D99"/>
     <w:rsid w:val="005F2427"/>
     <w:rsid w:val="005F269D"/>
     <w:rsid w:val="005F73B7"/>
-    <w:rsid w:val="00603443"/>
     <w:rsid w:val="00603773"/>
-    <w:rsid w:val="00603AD5"/>
     <w:rsid w:val="00607CDE"/>
     <w:rsid w:val="0061594E"/>
     <w:rsid w:val="00616DD4"/>
     <w:rsid w:val="0062081C"/>
     <w:rsid w:val="00640547"/>
+    <w:rsid w:val="00641605"/>
+    <w:rsid w:val="0064230B"/>
     <w:rsid w:val="00642575"/>
     <w:rsid w:val="0064596D"/>
     <w:rsid w:val="00645F36"/>
     <w:rsid w:val="006535A3"/>
     <w:rsid w:val="006563A3"/>
     <w:rsid w:val="006619E3"/>
     <w:rsid w:val="00664734"/>
     <w:rsid w:val="0067221A"/>
     <w:rsid w:val="00672248"/>
     <w:rsid w:val="00672D78"/>
     <w:rsid w:val="00684565"/>
     <w:rsid w:val="00687A9D"/>
-    <w:rsid w:val="00692125"/>
     <w:rsid w:val="00692C07"/>
     <w:rsid w:val="00694139"/>
     <w:rsid w:val="006A0043"/>
     <w:rsid w:val="006A0EAD"/>
     <w:rsid w:val="006A1E8A"/>
     <w:rsid w:val="006A4638"/>
     <w:rsid w:val="006A58DB"/>
     <w:rsid w:val="006A610B"/>
     <w:rsid w:val="006B20E0"/>
     <w:rsid w:val="006B5DFF"/>
     <w:rsid w:val="006C69D1"/>
-    <w:rsid w:val="006E6579"/>
-    <w:rsid w:val="006F6D93"/>
     <w:rsid w:val="006F7788"/>
     <w:rsid w:val="00702D38"/>
     <w:rsid w:val="007048C6"/>
     <w:rsid w:val="00710E3F"/>
     <w:rsid w:val="0071190B"/>
     <w:rsid w:val="00711FEB"/>
     <w:rsid w:val="00715E69"/>
     <w:rsid w:val="00727F77"/>
     <w:rsid w:val="00736CD9"/>
     <w:rsid w:val="007372A9"/>
-    <w:rsid w:val="007453B9"/>
     <w:rsid w:val="00752A13"/>
     <w:rsid w:val="00756F1B"/>
     <w:rsid w:val="007603E5"/>
     <w:rsid w:val="00760731"/>
     <w:rsid w:val="00761C29"/>
-    <w:rsid w:val="0076232D"/>
     <w:rsid w:val="00763583"/>
-    <w:rsid w:val="0078195B"/>
     <w:rsid w:val="00787F32"/>
     <w:rsid w:val="00790E18"/>
-    <w:rsid w:val="00792A87"/>
     <w:rsid w:val="00792E71"/>
     <w:rsid w:val="007947FF"/>
+    <w:rsid w:val="007A2B3D"/>
+    <w:rsid w:val="007A4D80"/>
     <w:rsid w:val="007A5208"/>
     <w:rsid w:val="007A57E5"/>
     <w:rsid w:val="007B24C6"/>
     <w:rsid w:val="007B3519"/>
     <w:rsid w:val="007B3884"/>
     <w:rsid w:val="007B44A9"/>
     <w:rsid w:val="007B5180"/>
     <w:rsid w:val="007C0CF7"/>
     <w:rsid w:val="007C4550"/>
     <w:rsid w:val="007D16EE"/>
     <w:rsid w:val="007D2FE0"/>
-    <w:rsid w:val="007D352C"/>
     <w:rsid w:val="007D5FFB"/>
     <w:rsid w:val="007D6DB7"/>
     <w:rsid w:val="007E3F82"/>
     <w:rsid w:val="007F2947"/>
     <w:rsid w:val="007F2FC5"/>
     <w:rsid w:val="007F6049"/>
     <w:rsid w:val="007F625D"/>
     <w:rsid w:val="00807E65"/>
-    <w:rsid w:val="00817A20"/>
+    <w:rsid w:val="00814F54"/>
     <w:rsid w:val="00827F7F"/>
     <w:rsid w:val="00830447"/>
+    <w:rsid w:val="00831228"/>
     <w:rsid w:val="00831E81"/>
     <w:rsid w:val="008335DF"/>
     <w:rsid w:val="00863445"/>
     <w:rsid w:val="008635B2"/>
+    <w:rsid w:val="008643CB"/>
+    <w:rsid w:val="00865B8D"/>
     <w:rsid w:val="00873709"/>
     <w:rsid w:val="0088063A"/>
     <w:rsid w:val="00880871"/>
     <w:rsid w:val="00881F87"/>
     <w:rsid w:val="008934F1"/>
     <w:rsid w:val="00895814"/>
     <w:rsid w:val="008A42B6"/>
     <w:rsid w:val="008B064F"/>
     <w:rsid w:val="008B40A5"/>
     <w:rsid w:val="008B53A1"/>
-    <w:rsid w:val="008C2AE0"/>
     <w:rsid w:val="008C3779"/>
     <w:rsid w:val="008C4E1C"/>
     <w:rsid w:val="00900132"/>
-    <w:rsid w:val="0090518E"/>
-    <w:rsid w:val="00907AD5"/>
     <w:rsid w:val="00907E10"/>
     <w:rsid w:val="009234CD"/>
     <w:rsid w:val="00937335"/>
     <w:rsid w:val="00945F29"/>
+    <w:rsid w:val="009461F0"/>
     <w:rsid w:val="009504E9"/>
     <w:rsid w:val="00950B34"/>
     <w:rsid w:val="009542B6"/>
-    <w:rsid w:val="00955065"/>
-    <w:rsid w:val="00960F0B"/>
     <w:rsid w:val="00964FA4"/>
     <w:rsid w:val="009751A9"/>
+    <w:rsid w:val="0097598F"/>
     <w:rsid w:val="00975B48"/>
     <w:rsid w:val="009771F5"/>
     <w:rsid w:val="0099038C"/>
     <w:rsid w:val="00994B13"/>
     <w:rsid w:val="009A00A4"/>
     <w:rsid w:val="009A05B0"/>
     <w:rsid w:val="009A41AD"/>
     <w:rsid w:val="009A5E75"/>
     <w:rsid w:val="009A6C50"/>
-    <w:rsid w:val="009A77C5"/>
+    <w:rsid w:val="009C6511"/>
     <w:rsid w:val="009C7F26"/>
     <w:rsid w:val="009D3681"/>
-    <w:rsid w:val="009E2EB1"/>
     <w:rsid w:val="009E48C2"/>
     <w:rsid w:val="009E4C24"/>
     <w:rsid w:val="009E67FD"/>
     <w:rsid w:val="00A11315"/>
     <w:rsid w:val="00A118E4"/>
     <w:rsid w:val="00A15472"/>
     <w:rsid w:val="00A161E6"/>
     <w:rsid w:val="00A229E1"/>
     <w:rsid w:val="00A2487B"/>
     <w:rsid w:val="00A25A4E"/>
     <w:rsid w:val="00A262C2"/>
+    <w:rsid w:val="00A30659"/>
     <w:rsid w:val="00A35935"/>
     <w:rsid w:val="00A4094C"/>
     <w:rsid w:val="00A43D15"/>
     <w:rsid w:val="00A52AB7"/>
     <w:rsid w:val="00A64974"/>
     <w:rsid w:val="00A72150"/>
     <w:rsid w:val="00A80873"/>
     <w:rsid w:val="00A8116E"/>
     <w:rsid w:val="00A91623"/>
     <w:rsid w:val="00A92922"/>
     <w:rsid w:val="00A92C38"/>
     <w:rsid w:val="00AB54C7"/>
     <w:rsid w:val="00AC274C"/>
     <w:rsid w:val="00AC768A"/>
     <w:rsid w:val="00AD3531"/>
-    <w:rsid w:val="00AE0562"/>
     <w:rsid w:val="00AE0570"/>
     <w:rsid w:val="00AE149D"/>
+    <w:rsid w:val="00AE5960"/>
     <w:rsid w:val="00AF027D"/>
     <w:rsid w:val="00AF4017"/>
     <w:rsid w:val="00AF51DB"/>
     <w:rsid w:val="00AF7678"/>
     <w:rsid w:val="00B00E74"/>
+    <w:rsid w:val="00B0551F"/>
     <w:rsid w:val="00B07DD7"/>
     <w:rsid w:val="00B26916"/>
-    <w:rsid w:val="00B26C90"/>
     <w:rsid w:val="00B3386D"/>
-    <w:rsid w:val="00B33A48"/>
     <w:rsid w:val="00B34A7D"/>
+    <w:rsid w:val="00B36765"/>
     <w:rsid w:val="00B4348F"/>
     <w:rsid w:val="00B44F0C"/>
     <w:rsid w:val="00B4565A"/>
     <w:rsid w:val="00B51E4D"/>
     <w:rsid w:val="00B53023"/>
-    <w:rsid w:val="00B55A36"/>
+    <w:rsid w:val="00B55A62"/>
+    <w:rsid w:val="00B61351"/>
     <w:rsid w:val="00B627B9"/>
+    <w:rsid w:val="00B84CB9"/>
     <w:rsid w:val="00B92F5B"/>
     <w:rsid w:val="00B9529F"/>
     <w:rsid w:val="00BA026E"/>
+    <w:rsid w:val="00BA07AA"/>
     <w:rsid w:val="00BA669E"/>
     <w:rsid w:val="00BA6C18"/>
     <w:rsid w:val="00BB6015"/>
     <w:rsid w:val="00BB775A"/>
     <w:rsid w:val="00BB79E6"/>
     <w:rsid w:val="00BC15F7"/>
-    <w:rsid w:val="00BC3FC0"/>
     <w:rsid w:val="00BC45B4"/>
     <w:rsid w:val="00BC5A68"/>
     <w:rsid w:val="00BC5AEE"/>
     <w:rsid w:val="00BD22CF"/>
-    <w:rsid w:val="00BD70FF"/>
     <w:rsid w:val="00BE049B"/>
-    <w:rsid w:val="00BE190B"/>
+    <w:rsid w:val="00BE7A4D"/>
     <w:rsid w:val="00C05389"/>
-    <w:rsid w:val="00C073C0"/>
+    <w:rsid w:val="00C139E0"/>
     <w:rsid w:val="00C15E34"/>
+    <w:rsid w:val="00C25FD1"/>
     <w:rsid w:val="00C316E8"/>
     <w:rsid w:val="00C356C3"/>
     <w:rsid w:val="00C35D9A"/>
+    <w:rsid w:val="00C36DBF"/>
     <w:rsid w:val="00C419CB"/>
-    <w:rsid w:val="00C4248F"/>
     <w:rsid w:val="00C430F3"/>
-    <w:rsid w:val="00C43B4E"/>
+    <w:rsid w:val="00C43B6E"/>
     <w:rsid w:val="00C51F2B"/>
     <w:rsid w:val="00C6238B"/>
+    <w:rsid w:val="00C62A5D"/>
     <w:rsid w:val="00C64E2E"/>
+    <w:rsid w:val="00C80374"/>
     <w:rsid w:val="00C80F8A"/>
     <w:rsid w:val="00C82394"/>
     <w:rsid w:val="00C87EF3"/>
     <w:rsid w:val="00C9011E"/>
+    <w:rsid w:val="00CA30C3"/>
     <w:rsid w:val="00CA45F0"/>
     <w:rsid w:val="00CA48DD"/>
     <w:rsid w:val="00CA5A95"/>
     <w:rsid w:val="00CB49CD"/>
     <w:rsid w:val="00CB783C"/>
+    <w:rsid w:val="00CC1A28"/>
     <w:rsid w:val="00CC3213"/>
     <w:rsid w:val="00CE0617"/>
     <w:rsid w:val="00CE40F4"/>
+    <w:rsid w:val="00CF13AC"/>
     <w:rsid w:val="00CF3284"/>
     <w:rsid w:val="00CF3C31"/>
     <w:rsid w:val="00CF3C92"/>
-    <w:rsid w:val="00D0695C"/>
     <w:rsid w:val="00D12167"/>
     <w:rsid w:val="00D12B4F"/>
     <w:rsid w:val="00D15A51"/>
     <w:rsid w:val="00D16C18"/>
     <w:rsid w:val="00D21F14"/>
     <w:rsid w:val="00D26E68"/>
     <w:rsid w:val="00D34D33"/>
     <w:rsid w:val="00D3781A"/>
     <w:rsid w:val="00D446AF"/>
     <w:rsid w:val="00D45624"/>
     <w:rsid w:val="00D60947"/>
     <w:rsid w:val="00D60CD6"/>
     <w:rsid w:val="00D72DF3"/>
     <w:rsid w:val="00D73DC7"/>
     <w:rsid w:val="00D74B59"/>
     <w:rsid w:val="00D74F84"/>
     <w:rsid w:val="00D7633F"/>
     <w:rsid w:val="00D8287F"/>
     <w:rsid w:val="00D86ED1"/>
     <w:rsid w:val="00D9385E"/>
     <w:rsid w:val="00D93DE1"/>
     <w:rsid w:val="00D957C3"/>
     <w:rsid w:val="00D96426"/>
     <w:rsid w:val="00DA0AE5"/>
     <w:rsid w:val="00DA305F"/>
     <w:rsid w:val="00DA58E9"/>
     <w:rsid w:val="00DB2B7E"/>
+    <w:rsid w:val="00DC74A3"/>
     <w:rsid w:val="00DD259D"/>
     <w:rsid w:val="00DD35A9"/>
     <w:rsid w:val="00DD59D0"/>
     <w:rsid w:val="00DD6770"/>
     <w:rsid w:val="00DD6E80"/>
+    <w:rsid w:val="00DD6F29"/>
     <w:rsid w:val="00DE3156"/>
     <w:rsid w:val="00DE33AC"/>
     <w:rsid w:val="00DE33E1"/>
     <w:rsid w:val="00DE4D05"/>
     <w:rsid w:val="00DE7B51"/>
     <w:rsid w:val="00DE7BB7"/>
-    <w:rsid w:val="00DF14BA"/>
     <w:rsid w:val="00DF63F8"/>
     <w:rsid w:val="00E00F80"/>
     <w:rsid w:val="00E02FED"/>
     <w:rsid w:val="00E041CC"/>
     <w:rsid w:val="00E0473F"/>
     <w:rsid w:val="00E059C8"/>
     <w:rsid w:val="00E134DD"/>
-    <w:rsid w:val="00E216B8"/>
+    <w:rsid w:val="00E148B8"/>
+    <w:rsid w:val="00E23B8C"/>
     <w:rsid w:val="00E24C54"/>
     <w:rsid w:val="00E25524"/>
     <w:rsid w:val="00E2777C"/>
     <w:rsid w:val="00E3193E"/>
     <w:rsid w:val="00E32D9B"/>
     <w:rsid w:val="00E33EA8"/>
     <w:rsid w:val="00E36454"/>
-    <w:rsid w:val="00E37CCE"/>
     <w:rsid w:val="00E451E0"/>
     <w:rsid w:val="00E54076"/>
     <w:rsid w:val="00E569B2"/>
     <w:rsid w:val="00E6125F"/>
     <w:rsid w:val="00E63622"/>
     <w:rsid w:val="00E6671F"/>
+    <w:rsid w:val="00E67F9F"/>
     <w:rsid w:val="00E732F5"/>
     <w:rsid w:val="00E7447A"/>
+    <w:rsid w:val="00E76A1B"/>
     <w:rsid w:val="00E83C6B"/>
     <w:rsid w:val="00E869AE"/>
     <w:rsid w:val="00E93275"/>
-    <w:rsid w:val="00E936D0"/>
     <w:rsid w:val="00EA2BB7"/>
     <w:rsid w:val="00EA7316"/>
     <w:rsid w:val="00EB5208"/>
     <w:rsid w:val="00EB59E0"/>
     <w:rsid w:val="00EC1F9D"/>
+    <w:rsid w:val="00EC649B"/>
     <w:rsid w:val="00EC6D84"/>
+    <w:rsid w:val="00ED096E"/>
     <w:rsid w:val="00ED27FE"/>
     <w:rsid w:val="00ED71B4"/>
-    <w:rsid w:val="00ED7238"/>
     <w:rsid w:val="00ED788B"/>
     <w:rsid w:val="00EE5B20"/>
     <w:rsid w:val="00EE756F"/>
     <w:rsid w:val="00EF374D"/>
-    <w:rsid w:val="00F1022B"/>
     <w:rsid w:val="00F10B09"/>
     <w:rsid w:val="00F140DC"/>
     <w:rsid w:val="00F15498"/>
     <w:rsid w:val="00F228E3"/>
     <w:rsid w:val="00F40A79"/>
     <w:rsid w:val="00F42B8D"/>
     <w:rsid w:val="00F46AC6"/>
-    <w:rsid w:val="00F46F55"/>
     <w:rsid w:val="00F505AC"/>
     <w:rsid w:val="00F54298"/>
-    <w:rsid w:val="00F55668"/>
     <w:rsid w:val="00F560F5"/>
     <w:rsid w:val="00F57186"/>
+    <w:rsid w:val="00F62E1B"/>
     <w:rsid w:val="00F735F2"/>
     <w:rsid w:val="00F74E30"/>
     <w:rsid w:val="00F87EE1"/>
+    <w:rsid w:val="00F94CDF"/>
     <w:rsid w:val="00F95288"/>
     <w:rsid w:val="00FA0A63"/>
     <w:rsid w:val="00FA1E87"/>
     <w:rsid w:val="00FA5383"/>
     <w:rsid w:val="00FC473E"/>
     <w:rsid w:val="00FC6560"/>
+    <w:rsid w:val="00FC7023"/>
     <w:rsid w:val="00FF687B"/>
     <w:rsid w:val="00FF74E3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -6783,51 +6483,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2135442763">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decisionmaking.westberks.gov.uk/ieListMeetings.aspx?CId=117&amp;Year=0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://news.info.westberks.gov.uk/D41DFE88ECEF61FFCFC4FD32069570187BE10DBC02D188CA5543525AD3FFB15A/4541330587ADCC8B4067D62067941720/LE35" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vote@westberks.gov.uk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:economicdevelopment@westberks.gov.uk?subject=Thatcham%20Community%20Hub" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decisionmaking.westberks.gov.uk/ieListMeetings.aspx?CId=116&amp;Year=0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.westberks.gov.uk/LGR" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.westberks.gov.uk/thatchams-new-community-hub" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://news.info.westberks.gov.uk/976981634730D66D2063B55F8862BC7B2C9B6CAC4BB15832DFCB3C6B3F27959B/4541330587ADCC8B4067D62067941720/LE35" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.westberks.gov.uk/draft-planning-enforcement-plan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://news.info.westberks.gov.uk/4905D2E8280EA7FF512262309623358D91FC9D48D79498AE8BF7F03AD26D6356/4541330587ADCC8B4067D62067941720/LE35" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hannah.lee1@westberks.gov.uk?subject=HAF%20hwbs%20newsletter" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://consult.communities.gov.uk/local-government-reorganisation/oxfordshire/?utm_source=e-shot&amp;utm_medium=email&amp;utm_campaign=Business+News%3a+Ridgeway+Proposal+-+Government+Consultation" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://news.info.westberks.gov.uk/452C356A911639CF99E57CA5D0E14C3305E4A30B9BAE4814CADCC8629878AECC/4541330587ADCC8B4067D62067941720/LE35" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decisionmaking.westberks.gov.uk/ieListMeetings.aspx?CId=117&amp;Year=0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.change.org/p/demand-transparent-debate-on-newbury-town-centre-pedestrianisation" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.westberks.gov.uk/resident-survey-2026" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decisionmaking.westberks.gov.uk/ieListMeetings.aspx?CId=116&amp;Year=0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premium.newburytoday.co.uk/news/readers-views-if-consultation-had-gone-their-way-they-wo-9460012/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.westberks.gov.uk/communitylitterpick" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.westberks.gov.uk/planning-public-access-service-feedback" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.newburytoday.co.uk/news/this-isn-t-about-politics-it-s-about-accountability-9459584/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.westberks.gov.uk/local-list-heritage-assets" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.westberks.gov.uk/planning-public-access-service-feedback?utm_source=e-shot&amp;utm_medium=email&amp;utm_campaign=Residents+Bulletin+01+April+2026" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premium.newburytoday.co.uk/news/pedestrianisation-has-hit-trade-traffic-and-sparked-safety-9458923/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.westberks.gov.uk/connect" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.westberks.gov.uk/taxi-policy-protected-plates" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7068,70 +6768,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FCE6E748-9EB0-4584-9567-994286D6F4E5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1693</Words>
-  <Characters>9112</Characters>
+  <Words>1745</Words>
+  <Characters>9110</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>171</Lines>
-  <Paragraphs>128</Paragraphs>
+  <Lines>189</Lines>
+  <Paragraphs>116</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>West Berkshire Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10677</CharactersWithSpaces>
+  <CharactersWithSpaces>10739</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Graham Bridgman</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>